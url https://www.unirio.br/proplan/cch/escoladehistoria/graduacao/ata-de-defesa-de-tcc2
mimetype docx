--- v0 (2025-10-10)
+++ v1 (2026-08-05)
@@ -879,149 +879,147 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prof.</w:t>
       </w:r>
       <w:r w:rsidR="00A84575" w:rsidRPr="00A84575">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dr.</w:t>
       </w:r>
       <w:r w:rsidR="00A84575" w:rsidRPr="00A84575">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A84575">
-[...32 lines deleted...]
-        <w:t>a</w:t>
+      <w:r w:rsidR="009D6303">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Susana Cesco</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00340FCD" w:rsidRDefault="00340FCD" w:rsidP="00A04E23">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Diretor</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84575">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> da Escola de História</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00340FCD" w:rsidSect="006278B2">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005A173D" w:rsidRDefault="005A173D" w:rsidP="00B9495F">
+    <w:p w:rsidR="00BA2FA7" w:rsidRDefault="00BA2FA7" w:rsidP="00B9495F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005A173D" w:rsidRDefault="005A173D" w:rsidP="00B9495F">
+    <w:p w:rsidR="00BA2FA7" w:rsidRDefault="00BA2FA7" w:rsidP="00B9495F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1032,61 +1030,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005A173D" w:rsidRDefault="005A173D" w:rsidP="00B9495F">
+    <w:p w:rsidR="00BA2FA7" w:rsidRDefault="00BA2FA7" w:rsidP="00B9495F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005A173D" w:rsidRDefault="005A173D" w:rsidP="00B9495F">
+    <w:p w:rsidR="00BA2FA7" w:rsidRDefault="00BA2FA7" w:rsidP="00B9495F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00B9495F" w:rsidRDefault="00B9495F">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9464" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1776"/>
@@ -1315,132 +1313,134 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="170"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006462B6"/>
     <w:rsid w:val="00004D06"/>
     <w:rsid w:val="00100613"/>
     <w:rsid w:val="00237307"/>
     <w:rsid w:val="00245AF9"/>
     <w:rsid w:val="002C58D8"/>
     <w:rsid w:val="00340FCD"/>
     <w:rsid w:val="004D2064"/>
     <w:rsid w:val="005A173D"/>
     <w:rsid w:val="005C6A70"/>
     <w:rsid w:val="006278B2"/>
     <w:rsid w:val="006462B6"/>
     <w:rsid w:val="006610AB"/>
     <w:rsid w:val="00732574"/>
     <w:rsid w:val="007A2D44"/>
     <w:rsid w:val="00801AA3"/>
     <w:rsid w:val="00825BF4"/>
     <w:rsid w:val="00922ED7"/>
     <w:rsid w:val="00976725"/>
+    <w:rsid w:val="009D6303"/>
     <w:rsid w:val="00A04E23"/>
     <w:rsid w:val="00A84575"/>
     <w:rsid w:val="00B56633"/>
     <w:rsid w:val="00B9495F"/>
+    <w:rsid w:val="00BA2FA7"/>
     <w:rsid w:val="00BE406F"/>
     <w:rsid w:val="00CA220E"/>
     <w:rsid w:val="00CC2EA5"/>
     <w:rsid w:val="00D875C1"/>
     <w:rsid w:val="00D96366"/>
     <w:rsid w:val="00D978A4"/>
     <w:rsid w:val="00EE4554"/>
     <w:rsid w:val="00F6632E"/>
     <w:rsid w:val="00F85F4C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0B3E2D41"/>
+  <w14:docId w14:val="7448B7AA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4F1BF13C-D92B-F04D-9035-6716961E54C4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2249,69 +2249,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>172</Words>
-  <Characters>935</Characters>
+  <Words>171</Words>
+  <Characters>926</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1105</CharactersWithSpaces>
+  <CharactersWithSpaces>1095</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Paula 2</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>